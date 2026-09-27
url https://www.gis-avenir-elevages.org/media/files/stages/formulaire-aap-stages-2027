--- v0 (2026-06-27)
+++ v1 (2026-09-27)
@@ -3441,92 +3441,102 @@
     <w:p w14:paraId="5B0B48D1" w14:textId="77777777" w:rsidR="00C902AD" w:rsidRDefault="00C902AD" w:rsidP="00362004">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="132ABA64" w14:textId="0A6CBC1D" w:rsidR="00B002D4" w:rsidRPr="00912003" w:rsidRDefault="00B002D4" w:rsidP="00B002D4">
       <w:pPr>
         <w:pStyle w:val="Pieddepage"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DB634F0" w14:textId="7BE3ED82" w:rsidR="0035149C" w:rsidRDefault="00B002D4" w:rsidP="00FC1CBF">
+    <w:p w14:paraId="5DB634F0" w14:textId="57926B97" w:rsidR="0035149C" w:rsidRDefault="00B002D4" w:rsidP="00FC1CBF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A1CB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Adresser la fiche de la proposition de stage </w:t>
       </w:r>
       <w:r w:rsidRPr="004B4F24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">avant le </w:t>
       </w:r>
       <w:r w:rsidR="00107106">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>11</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00234B04" w:rsidRPr="004B4F24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0035149C" w:rsidRPr="004B4F24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>septembre</w:t>
       </w:r>
       <w:r w:rsidR="00705921" w:rsidRPr="004B4F24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -3685,58 +3695,58 @@
       </w:r>
       <w:r w:rsidR="00C40EAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008B0774" w:rsidRPr="00C902AD" w:rsidSect="00E83B5A">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F008E0A" w14:textId="77777777" w:rsidR="00964D85" w:rsidRDefault="00964D85" w:rsidP="00C902AD">
+    <w:p w14:paraId="0BEBE608" w14:textId="77777777" w:rsidR="00BE1D37" w:rsidRDefault="00BE1D37" w:rsidP="00C902AD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62666B6A" w14:textId="77777777" w:rsidR="00964D85" w:rsidRDefault="00964D85" w:rsidP="00C902AD">
+    <w:p w14:paraId="1F7C97D3" w14:textId="77777777" w:rsidR="00BE1D37" w:rsidRDefault="00BE1D37" w:rsidP="00C902AD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3765,58 +3775,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E529C1F" w14:textId="77777777" w:rsidR="00964D85" w:rsidRDefault="00964D85" w:rsidP="00C902AD">
+    <w:p w14:paraId="0D905CF3" w14:textId="77777777" w:rsidR="00BE1D37" w:rsidRDefault="00BE1D37" w:rsidP="00C902AD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4906795A" w14:textId="77777777" w:rsidR="00964D85" w:rsidRDefault="00964D85" w:rsidP="00C902AD">
+    <w:p w14:paraId="22E7360F" w14:textId="77777777" w:rsidR="00BE1D37" w:rsidRDefault="00BE1D37" w:rsidP="00C902AD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4BBEE363" w14:textId="77777777" w:rsidR="00E83B5A" w:rsidRDefault="00E83B5A" w:rsidP="00B3278A">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B9D2F20"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3028FC4C"/>
@@ -4638,51 +4648,51 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B002D4"/>
@@ -4740,56 +4750,58 @@
     <w:rsid w:val="007B64D8"/>
     <w:rsid w:val="0081527D"/>
     <w:rsid w:val="00834BF9"/>
     <w:rsid w:val="0086467E"/>
     <w:rsid w:val="00894474"/>
     <w:rsid w:val="008946F8"/>
     <w:rsid w:val="008B0774"/>
     <w:rsid w:val="008C6D77"/>
     <w:rsid w:val="008F79BE"/>
     <w:rsid w:val="0093319A"/>
     <w:rsid w:val="00964D85"/>
     <w:rsid w:val="0097301A"/>
     <w:rsid w:val="009A2754"/>
     <w:rsid w:val="009B66D7"/>
     <w:rsid w:val="009D02AE"/>
     <w:rsid w:val="009E202A"/>
     <w:rsid w:val="00A02CFA"/>
     <w:rsid w:val="00A35B61"/>
     <w:rsid w:val="00A7232F"/>
     <w:rsid w:val="00A82206"/>
     <w:rsid w:val="00AB1D33"/>
     <w:rsid w:val="00AD1634"/>
     <w:rsid w:val="00B002D4"/>
     <w:rsid w:val="00B20F02"/>
     <w:rsid w:val="00B23458"/>
+    <w:rsid w:val="00B26C38"/>
     <w:rsid w:val="00B3278A"/>
     <w:rsid w:val="00B350AE"/>
     <w:rsid w:val="00B756AA"/>
     <w:rsid w:val="00B84D8A"/>
     <w:rsid w:val="00BA4BD8"/>
     <w:rsid w:val="00BB273A"/>
+    <w:rsid w:val="00BE1D37"/>
     <w:rsid w:val="00BE3493"/>
     <w:rsid w:val="00BF1AB6"/>
     <w:rsid w:val="00C1122E"/>
     <w:rsid w:val="00C32AE9"/>
     <w:rsid w:val="00C40EAC"/>
     <w:rsid w:val="00C54EF8"/>
     <w:rsid w:val="00C902AD"/>
     <w:rsid w:val="00CA001D"/>
     <w:rsid w:val="00CC2E25"/>
     <w:rsid w:val="00CF29EE"/>
     <w:rsid w:val="00CF4B9B"/>
     <w:rsid w:val="00D06D30"/>
     <w:rsid w:val="00D565C6"/>
     <w:rsid w:val="00D74493"/>
     <w:rsid w:val="00D8664B"/>
     <w:rsid w:val="00D962F5"/>
     <w:rsid w:val="00DD1714"/>
     <w:rsid w:val="00DF0395"/>
     <w:rsid w:val="00DF2930"/>
     <w:rsid w:val="00E07521"/>
     <w:rsid w:val="00E2787D"/>
     <w:rsid w:val="00E514DA"/>
     <w:rsid w:val="00E570A2"/>
     <w:rsid w:val="00E65458"/>
     <w:rsid w:val="00E66452"/>